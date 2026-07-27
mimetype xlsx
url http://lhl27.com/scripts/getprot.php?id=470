--- v0 (2025-12-10)
+++ v1 (2026-07-27)
@@ -99,54 +99,54 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Куликов Вячеслав</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Кулеба Алексей</t>
   </si>