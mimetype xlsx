--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -189,57 +189,57 @@
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>26:55</t>
   </si>
   <si>
     <t>39:00</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>32:50</t>
   </si>
   <si>
     <t>Шеханин Максим</t>
   </si>
   <si>
     <t>33:00</t>
   </si>
   <si>
+    <t>Ищенко Павел</t>
+  </si>
+  <si>
+    <t>36:40</t>
+  </si>
+  <si>
     <t>Михеев Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ищенко Павел</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Потылицын Артем</t>
   </si>
   <si>
     <t>Найко Александр</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Клевцов Данил</t>
   </si>
   <si>
     <t>Сорокин Алексей</t>
   </si>