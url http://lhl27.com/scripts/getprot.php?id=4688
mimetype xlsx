--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -108,57 +108,57 @@
   <si>
     <t>08-13</t>
   </si>
   <si>
     <t>14-07</t>
   </si>
   <si>
     <t>22-02</t>
   </si>
   <si>
     <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>20-01</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>42-12</t>
   </si>
   <si>
+    <t>Пилюгин Дмитрий</t>
+  </si>
+  <si>
+    <t>44-59</t>
+  </si>
+  <si>
     <t>Литвинцев Глеб</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Муханов Никита</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Калашников Михаил</t>
   </si>
   <si>
     <t>Годинов Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Поправка Савелий</t>
   </si>