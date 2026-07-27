--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -189,54 +189,54 @@
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>03-39</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>29-54</t>
   </si>
   <si>
     <t>23-56</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>44-20</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
+    <t>Насонов Владислав</t>
+  </si>
+  <si>
     <t>Шеронов Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>