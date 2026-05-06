--- v0 (2025-12-09)
+++ v1 (2026-05-06)
@@ -156,129 +156,129 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стаценко Матвей</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Беспалов Евгений</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
-    <t>Беспалов Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>3:25</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>37:50</t>
   </si>
   <si>
     <t>19:35</t>
   </si>
   <si>
     <t>Мамонтов Александр</t>
   </si>
   <si>
     <t>38:45</t>
   </si>
   <si>
     <t>24:00</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>40:15</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Степанов Павел</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...19 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1427,78 +1427,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>91</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>91</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>92</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
@@ -1865,88 +1865,88 @@
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>17</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>19</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -2054,88 +2054,88 @@
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>79</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>