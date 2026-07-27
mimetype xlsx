--- v1 (2026-03-04)
+++ v2 (2026-07-27)
@@ -165,54 +165,54 @@
   <si>
     <t>Матвеев Кирилл</t>
   </si>
   <si>
     <t>27:20</t>
   </si>
   <si>
     <t>19:20</t>
   </si>
   <si>
     <t>Заремба Владимир</t>
   </si>
   <si>
     <t>32:45</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>34:08</t>
   </si>
   <si>
     <t>35:10</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>