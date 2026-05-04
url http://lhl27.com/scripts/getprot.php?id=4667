--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -120,54 +120,54 @@
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>38:13</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41:52</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Дорош Александр</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Жариков Валерий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>