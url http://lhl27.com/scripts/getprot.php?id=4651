--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>13-14</t>
+  </si>
+  <si>
+    <t>23-11</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...10 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>19-03</t>
   </si>
   <si>
     <t>27-18</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>36-01</t>
   </si>
   <si>
     <t>28-53</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>41-20</t>
   </si>