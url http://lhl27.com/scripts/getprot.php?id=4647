--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -189,54 +189,54 @@
   <si>
     <t>Команда « Б » «Дозор»</t>
   </si>
   <si>
     <t>Колегов Алексей</t>
   </si>
   <si>
     <t>03:35</t>
   </si>
   <si>
     <t>Лавриненко Данил</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
     <t>Хомицкий Максим</t>
   </si>
   <si>
     <t>27:07</t>
   </si>
   <si>
     <t>Кукуренчук Владислав</t>
   </si>
   <si>
+    <t>Лакеев Дмитрий</t>
+  </si>
+  <si>
     <t>Головочев Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лакеев Дмитрий</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Илюхин Дмитрий</t>
   </si>
   <si>
     <t>Макаров Глеб</t>
   </si>
   <si>
     <t>Ковалев Роман</t>
   </si>
   <si>
     <t>Клевцов Тарас</t>
   </si>
   <si>
     <t>Менщиков Данила</t>
   </si>
   <si>
     <t>Кучер Максим</t>
   </si>
   <si>
     <t>Гуцуляк Денис</t>
   </si>