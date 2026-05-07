--- v0 (2025-12-06)
+++ v1 (2026-05-07)
@@ -114,84 +114,84 @@
   <si>
     <t>02:04</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>31:13</t>
   </si>
   <si>
     <t>22:40</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>38:54</t>
   </si>
   <si>
     <t>39:29</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>40:31</t>
+  </si>
+  <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>40:31</t>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Грамаков Денис</t>
+  </si>
+  <si>
+    <t>Меньшов Константин</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...22 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Фины»</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
@@ -1054,100 +1054,100 @@
         <v>14</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
         <v>69</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6">
         <v>-1</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>28</v>
       </c>
       <c r="L8" s="6">
         <v>99</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>17</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
@@ -1184,78 +1184,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>34</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>37</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>42</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1282,115 +1282,115 @@
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>69</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>89</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1701,51 +1701,51 @@
       </c>
       <c r="O30" s="7">
         <v>73</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>14</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7">
         <v>-1</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K31" s="7">
         <v>63</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O31" s="7">
         <v>63</v>
       </c>
@@ -1837,51 +1837,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>63</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>73</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>