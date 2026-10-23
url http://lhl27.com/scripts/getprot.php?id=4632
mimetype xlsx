--- v1 (2026-04-20)
+++ v2 (2026-10-23)
@@ -141,90 +141,90 @@
   <si>
     <t>Деулин Евгений</t>
   </si>
   <si>
     <t>Губин Виктор</t>
   </si>
   <si>
     <t>Небрат Денис</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Сердюков Никита</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
-[...4 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>39:02</t>
   </si>
   <si>
     <t>21:30</t>
   </si>
   <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>30:43</t>
+  </si>
+  <si>
+    <t>Таланов Виктор</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...7 lines deleted...]
-    <t>Таланов Виктор</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
@@ -1296,88 +1296,88 @@
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5"/>
       <c r="B20" s="12"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
@@ -1674,115 +1674,115 @@
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K31" s="7">
         <v>89</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K32" s="7">
         <v>53</v>
       </c>
       <c r="L32" s="7">
         <v>69</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1991,51 +1991,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>