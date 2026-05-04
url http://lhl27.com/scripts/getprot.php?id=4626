--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -105,54 +105,54 @@
   <si>
     <t>Жуков Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>36:43</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>Мячин Михаил</t>
   </si>
   <si>
     <t>37:51</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>Кайбанов Дмитрий</t>
   </si>
   <si>
+    <t>Розвезев Михаил</t>
+  </si>
+  <si>
     <t>Молчанов Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Розвезев Михаил</t>
   </si>
   <si>
     <t>39:28</t>
   </si>
   <si>
     <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40:25</t>
   </si>
   <si>
     <t>Цёмик Евгений</t>
   </si>
   <si>
     <t>44:22</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>