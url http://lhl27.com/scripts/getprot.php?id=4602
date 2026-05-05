--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -126,63 +126,63 @@
   <si>
     <t>34-50</t>
   </si>
   <si>
     <t>Зиновкин Дмитрий</t>
   </si>
   <si>
     <t>40-45</t>
   </si>
   <si>
     <t>38-35</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>39-00</t>
   </si>
   <si>
     <t>Малышев Олег</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
+    <t>Скворцов Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...10 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Львы (DC)»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>30-00</t>
   </si>
@@ -998,96 +998,96 @@
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>8</v>
       </c>
       <c r="L6" s="6">
         <v>71</v>
       </c>
       <c r="M6" s="8">
         <v>15</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>2</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>8</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="6">
         <v>7</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>13</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="6"/>
@@ -1145,142 +1145,142 @@
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>83</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1821,51 +1821,51 @@
       </c>
       <c r="O34" s="7">
         <v>55</v>
       </c>
       <c r="P34" s="7">
         <v>20</v>
       </c>
       <c r="Q34" s="7">
         <v>40</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>30</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O35" s="7">
         <v>68</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>30</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>50</v>
@@ -2099,51 +2099,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>98</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>99</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>