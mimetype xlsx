--- v1 (2026-05-05)
+++ v2 (2026-09-21)
@@ -90,63 +90,63 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
+    <t>Пронкевич Владимир</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>28:51</t>
+  </si>
+  <si>
+    <t>28:09</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...10 lines deleted...]
-    <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>44:03</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Цхай Иван</t>
   </si>
   <si>
     <t>44:37</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
@@ -985,98 +985,98 @@
         <v>70</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>9</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6">
         <v>-1</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>89</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="6">
         <v>9</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>2</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="6">
         <v>9</v>
       </c>
       <c r="P7" s="6">
         <v>5</v>
@@ -1102,51 +1102,51 @@
         <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="6">
         <v>9</v>
       </c>
       <c r="P8" s="6">
         <v>20</v>
       </c>
       <c r="Q8" s="6">
         <v>33</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O9" s="6">
         <v>91</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>