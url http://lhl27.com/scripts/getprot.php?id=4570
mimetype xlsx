--- v0 (2025-12-10)
+++ v1 (2026-05-05)
@@ -180,57 +180,57 @@
   <si>
     <t>Команда « Б » «Львы (DC)»</t>
   </si>
   <si>
     <t>6-24</t>
   </si>
   <si>
     <t>22-14</t>
   </si>
   <si>
     <t>16-31</t>
   </si>
   <si>
     <t>42-06</t>
   </si>
   <si>
     <t>Маркушев Виктор</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>25-35</t>
   </si>
   <si>
+    <t>Небесных Василий</t>
+  </si>
+  <si>
+    <t>26-46</t>
+  </si>
+  <si>
     <t>Хайров Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Небесных Василий</t>
   </si>
   <si>
     <t>30-45</t>
   </si>
   <si>
     <t>Латыпов Никита</t>
   </si>
   <si>
     <t>Чекменёва Анастасия</t>
   </si>
   <si>
     <t>Толочко Михаил</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Сидоренко Александр</t>
   </si>
   <si>
     <t>Сорокин Вячеслав</t>
   </si>
   <si>
     <t>Малашенко Сергей</t>
   </si>