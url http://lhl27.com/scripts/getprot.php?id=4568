--- v2 (2026-03-05)
+++ v3 (2026-05-05)
@@ -114,60 +114,60 @@
   <si>
     <t>16:35</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>3:49</t>
   </si>
   <si>
     <t>24:44</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс (DC)»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>19:42</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
@@ -1077,115 +1077,115 @@
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>96</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1842,51 +1842,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -1896,51 +1896,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>52</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>88</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>