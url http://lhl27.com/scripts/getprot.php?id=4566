--- v0 (2025-12-06)
+++ v1 (2026-05-05)
@@ -141,60 +141,60 @@
   <si>
     <t>23:13</t>
   </si>
   <si>
     <t>29:26</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>28:32</t>
   </si>
   <si>
     <t>36:39</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
     <t>34:06</t>
   </si>
   <si>
     <t>38:48</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Львы (DC)»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>18:38</t>
   </si>
@@ -1200,115 +1200,115 @@
         <v>24</v>
       </c>
       <c r="L10" s="6">
         <v>97</v>
       </c>
       <c r="M10" s="8">
         <v>8</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="6">
         <v>8</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>30</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>83</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1865,51 +1865,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>30</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -2135,51 +2135,51 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>98</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7"/>
       <c r="B47" s="12"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>