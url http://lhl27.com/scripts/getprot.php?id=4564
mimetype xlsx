--- v1 (2026-03-05)
+++ v2 (2026-07-26)
@@ -150,57 +150,57 @@
   <si>
     <t>Шмелев Александр</t>
   </si>
   <si>
     <t>Лущиков Дмитрий</t>
   </si>
   <si>
     <t>Шаров Андрей</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Чеботарев Денис</t>
   </si>
   <si>
     <t>Трегубенко Максим</t>
   </si>
   <si>
     <t>Россейкин Максим</t>
   </si>
   <si>
     <t>Смолягин Кирилл</t>
   </si>
   <si>
+    <t>Шерстнев Виталий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Глухов Денис</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Бердников Виктор</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
   <si>
     <t>Емпольский Станислав</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Львы (DC)»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1:45</t>
   </si>
@@ -1355,78 +1355,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>83</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>83</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1463,51 +1463,51 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>91</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5"/>
       <c r="B22" s="12"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
@@ -2118,51 +2118,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>98</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>99</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>