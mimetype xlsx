--- v2 (2026-03-05)
+++ v3 (2026-05-06)
@@ -96,56 +96,56 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Чурсин Артём</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Сырко Александр</t>
   </si>
   <si>
     <t>Винокуров Юрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Коршунов Артём</t>
+  </si>
+  <si>
     <t>Орлов Александр</t>
   </si>
   <si>
-    <t>Коршунов Артём</t>
-[...1 lines deleted...]
-  <si>
     <t>Смольцаренко Владимир</t>
   </si>
   <si>
     <t>Шмелев Александр</t>
   </si>
   <si>
     <t>Лущиков Дмитрий</t>
   </si>
   <si>
     <t>Шаров Андрей</t>
   </si>
   <si>
     <t>Богданов Богдан</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Буянов Павел</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Глухов Денис</t>
@@ -183,60 +183,60 @@
   <si>
     <t>22:45</t>
   </si>
   <si>
     <t>31:45</t>
   </si>
   <si>
     <t>Малышев Олег</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:45</t>
   </si>
   <si>
     <t>36:35</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Башловка Александр</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
 </sst>
 </file>
 
@@ -991,78 +991,78 @@
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>26</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>26</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>29</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
@@ -1752,142 +1752,142 @@
       <c r="B34" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>96</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>