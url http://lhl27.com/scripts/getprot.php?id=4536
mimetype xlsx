--- v1 (2026-03-04)
+++ v2 (2026-07-27)
@@ -135,54 +135,54 @@
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
+    <t>Шехматов Сергей</t>
+  </si>
+  <si>
     <t>Капырин Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шехматов Сергей</t>
   </si>
   <si>
     <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>4-20</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
@@ -1254,78 +1254,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>92</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>92</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>98</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>