--- v1 (2026-03-05)
+++ v2 (2026-05-09)
@@ -108,69 +108,69 @@
   <si>
     <t>33:28</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>44:53</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Бабич Сергей</t>
   </si>
   <si>
     <t>Девятко Артур</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Кулеш Олег</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Яковцев Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>5:31</t>
   </si>
   <si>
     <t>Сильченко Алексей</t>
   </si>
@@ -919,82 +919,82 @@
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5"/>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="5">
         <v>28</v>
       </c>
       <c r="L5" s="5">
         <v>21</v>
       </c>
       <c r="M5" s="8">
         <v>22</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>7</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5"/>
       <c r="B6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O6" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>1</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6"/>
@@ -1044,196 +1044,196 @@
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>79</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1929,51 +1929,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>89</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>