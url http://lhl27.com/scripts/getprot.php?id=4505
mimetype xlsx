--- v1 (2026-05-05)
+++ v2 (2026-10-24)
@@ -150,81 +150,81 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>1:31</t>
   </si>
   <si>
+    <t>Никитюк Андрей</t>
+  </si>
+  <si>
+    <t>29:59</t>
+  </si>
+  <si>
+    <t>36:00</t>
+  </si>
+  <si>
     <t>Галушко Александр</t>
   </si>
   <si>
-    <t>29:59</t>
-[...7 lines deleted...]
-  <si>
     <t>43:37</t>
   </si>
   <si>
     <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Бабич Сергей</t>
   </si>
   <si>
     <t>Девятко Артур</t>
   </si>
   <si>
+    <t>Кошелев Константин</t>
+  </si>
+  <si>
     <t>Устюжанин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Кулеш Олег</t>
   </si>
   <si>
     <t>Жук Александр</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Яковцев Константин</t>
   </si>
   <si>
     <t>Шкинев Данил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1588,96 +1588,96 @@
         <v>17</v>
       </c>
       <c r="L30" s="7">
         <v>28</v>
       </c>
       <c r="M30" s="7">
         <v>21</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="O30" s="7">
         <v>79</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>45</v>
       </c>
       <c r="K31" s="7">
         <v>17</v>
       </c>
       <c r="L31" s="7">
         <v>12</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="O31" s="7">
         <v>87</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="O32" s="7">
         <v>87</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
@@ -1776,88 +1776,88 @@
       <c r="B36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>55</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>