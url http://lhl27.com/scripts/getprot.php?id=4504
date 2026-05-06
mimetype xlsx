--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -111,57 +111,57 @@
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>Ищенко Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>42:57</t>
   </si>
   <si>
     <t>20:49</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>30:40</t>
   </si>
   <si>
+    <t>Голощапов Николай</t>
+  </si>
+  <si>
+    <t>44:03</t>
+  </si>
+  <si>
     <t>Абрамов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>