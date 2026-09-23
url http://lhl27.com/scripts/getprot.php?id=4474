--- v2 (2026-05-06)
+++ v3 (2026-09-23)
@@ -108,60 +108,60 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>0:17</t>
   </si>
   <si>
     <t>24:28</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>35:47</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>30:49</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Замкин Антон</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1037,88 +1037,88 @@
       <c r="L7" s="6">
         <v>99</v>
       </c>
       <c r="M7" s="8">
         <v>81</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>33</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K8" s="6">
         <v>18</v>
       </c>
       <c r="L8" s="6">
         <v>99</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>33</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>39</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
@@ -1934,51 +1934,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>92</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>