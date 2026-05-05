--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -192,57 +192,57 @@
   <si>
     <t>32:19</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>32:50</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
@@ -1876,78 +1876,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>28</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>