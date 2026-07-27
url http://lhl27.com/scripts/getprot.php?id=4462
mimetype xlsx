--- v2 (2026-05-05)
+++ v3 (2026-07-27)
@@ -129,56 +129,56 @@
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
+    <t>Капырин Никита</t>
+  </si>
+  <si>
     <t>Шехматов Сергей</t>
   </si>
   <si>
-    <t>Капырин Никита</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс*»</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>09:09</t>
   </si>
   <si>
     <t>16:58</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>28:30</t>
@@ -192,57 +192,57 @@
   <si>
     <t>32:19</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>32:50</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
+    <t>Митрофанов Федор</t>
+  </si>
+  <si>
     <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
@@ -1286,78 +1286,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>92</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>92</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1876,78 +1876,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>28</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>