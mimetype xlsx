--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -129,57 +129,57 @@
   <si>
     <t>Бойцов Евгений</t>
   </si>
   <si>
     <t>31:00</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
+    <t>Митрофанов Федор</t>
+  </si>
+  <si>
     <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Еникеев Дмитрий</t>
   </si>
@@ -1223,78 +1223,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>27</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>28</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1768,51 +1768,51 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>21</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K32" s="7">
         <v>99</v>
       </c>
       <c r="L32" s="7">
         <v>85</v>
       </c>
       <c r="M32" s="7">
         <v>71</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1972,51 +1972,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>61</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>71</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>