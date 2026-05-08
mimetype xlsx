--- v1 (2026-03-04)
+++ v2 (2026-05-08)
@@ -210,54 +210,54 @@
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>Ончуров Вячеслав</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Куликов Вячеслав</t>
   </si>
   <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
     <t>Девятко Артур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>