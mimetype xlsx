--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -120,57 +120,57 @@
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>29-45</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>33-10</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
+    <t>Аксенов Дмитрий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Замкин Антон</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
@@ -1153,105 +1153,105 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>39</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>39</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>71</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>83</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1261,51 +1261,51 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>86</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>91</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1613,51 +1613,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>5</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="K30" s="7">
         <v>38</v>
       </c>
       <c r="L30" s="7">
         <v>17</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
@@ -1687,51 +1687,51 @@
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K32" s="7">
         <v>17</v>
       </c>
       <c r="L32" s="7">
         <v>5</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1761,51 +1761,51 @@
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>22</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K34" s="7">
         <v>44</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
@@ -1854,51 +1854,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>44</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>59</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -2016,51 +2016,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>84</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>85</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
@@ -2097,51 +2097,51 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>97</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7"/>
       <c r="B47" s="12"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>