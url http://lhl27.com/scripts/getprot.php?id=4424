--- v0 (2026-03-04)
+++ v1 (2026-09-23)
@@ -177,60 +177,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС 2*»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>7:55</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>36:10</t>
   </si>
   <si>
     <t>25:50</t>
   </si>
   <si>
+    <t>Савочкин Роман</t>
+  </si>
+  <si>
+    <t>43:00</t>
+  </si>
+  <si>
+    <t>37:25</t>
+  </si>
+  <si>
     <t>Денисов Денис</t>
-  </si>
-[...7 lines deleted...]
-    <t>Савочкин Роман</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колос Герман</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1700,96 +1700,96 @@
       </c>
       <c r="O31" s="7">
         <v>78</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>22</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K32" s="7">
         <v>7</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O32" s="7">
         <v>69</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>9</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>44</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>