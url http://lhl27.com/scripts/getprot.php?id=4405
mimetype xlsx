--- v0 (2025-12-10)
+++ v1 (2026-07-27)
@@ -171,54 +171,54 @@
   <si>
     <t>26-40</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>20-00</t>
   </si>
   <si>
     <t>27-00</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>41-15</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>