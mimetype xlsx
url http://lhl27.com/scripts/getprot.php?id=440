--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -129,54 +129,54 @@
   <si>
     <t>Колесник Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>38:21</t>
   </si>
   <si>
     <t>40:21</t>
   </si>
   <si>
     <t>Грошев Арсентий</t>
   </si>
   <si>
     <t>Рехин Владислав</t>
   </si>
   <si>
     <t>Воронов Александр</t>
   </si>
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
+    <t>Шандараев Игорь</t>
+  </si>
+  <si>
     <t>Стреж Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Востриков Максим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
@@ -1212,78 +1212,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>14</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>