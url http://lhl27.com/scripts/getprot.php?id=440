--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -120,56 +120,56 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>37:32</t>
   </si>
   <si>
     <t>39:32</t>
   </si>
   <si>
     <t>Колесник Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>38:21</t>
   </si>
   <si>
     <t>40:21</t>
   </si>
   <si>
     <t>Грошев Арсентий</t>
   </si>
   <si>
+    <t>Воронов Александр</t>
+  </si>
+  <si>
     <t>Рехин Владислав</t>
   </si>
   <si>
-    <t>Воронов Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Востриков Максим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
@@ -204,54 +204,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «»</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>15:47</t>
   </si>
   <si>
     <t>23:34</t>
   </si>
   <si>
     <t>25:34</t>
   </si>
   <si>
     <t>Вьюнов Александр</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
+    <t>Мирошник Артем</t>
+  </si>
+  <si>
     <t>Василевский Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Лавриненко Денис</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Чернявский Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>