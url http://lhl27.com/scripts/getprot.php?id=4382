--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -123,57 +123,57 @@
   <si>
     <t>13-24</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>20-57</t>
   </si>
   <si>
     <t>16-44</t>
   </si>
   <si>
     <t>Стафеев Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>26-01</t>
   </si>
   <si>
     <t>22-28</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
+    <t>29-05</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Сухоруков Артем</t>
   </si>
   <si>
     <t>Ягодкин Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>