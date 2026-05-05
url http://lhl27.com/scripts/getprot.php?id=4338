--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -114,54 +114,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>44:33</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Стафеев Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Овчинников Николай</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>