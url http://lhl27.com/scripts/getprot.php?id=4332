--- v1 (2026-05-04)
+++ v2 (2026-09-20)
@@ -111,54 +111,54 @@
   <si>
     <t>Юдин Виталий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Мармоза Юрий</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Гостев Владимир</t>
+  </si>
+  <si>
     <t>Шиповалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гостев Владимир</t>
   </si>
   <si>
     <t>Нестеренко Константин</t>
   </si>
   <si>
     <t>Котов Олег</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>
   <si>
     <t>0:24</t>
   </si>
   <si>
     <t>6:54</t>
   </si>
   <si>
     <t>Кан Родион</t>
   </si>