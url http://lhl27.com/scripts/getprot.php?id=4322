--- v0 (2025-12-09)
+++ v1 (2026-05-05)
@@ -129,102 +129,102 @@
   <si>
     <t>Кукало Анастасия</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Деулин Евгений</t>
   </si>
   <si>
     <t>Губин Виктор</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
+    <t>Смазнов Руслан</t>
+  </si>
+  <si>
     <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Смазнов Руслан</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион*»</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>13-33</t>
   </si>
   <si>
     <t>1-49</t>
   </si>
   <si>
     <t>Дорофеев Евгений</t>
   </si>
   <si>
     <t>20-32</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>34-28</t>
   </si>
   <si>
     <t>Туезов Анатолий</t>
   </si>
   <si>
     <t>42-38</t>
   </si>
   <si>
+    <t>Недбайлов Алексей</t>
+  </si>
+  <si>
+    <t>43-14</t>
+  </si>
+  <si>
     <t>Рыженков Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Агапов Сергей</t>
   </si>
   <si>
     <t>Правский Артем</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Гостев Владимир</t>
   </si>
   <si>
     <t>Александров Алексей</t>
   </si>
   <si>
     <t>Кичигин Никита</t>
   </si>
@@ -1266,78 +1266,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>98</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>98</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1747,88 +1747,88 @@
       <c r="L33" s="7">
         <v>10</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K34" s="7">
         <v>89</v>
       </c>
       <c r="L34" s="7">
         <v>52</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>12</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>13</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -2000,51 +2000,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>83</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>88</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>