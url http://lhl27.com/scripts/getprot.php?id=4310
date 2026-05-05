--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -162,57 +162,57 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-10</t>
   </si>
   <si>
     <t>03-58</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>43-33</t>
   </si>
   <si>
     <t>07-37</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>33-11</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Лазарев Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>44-37</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>