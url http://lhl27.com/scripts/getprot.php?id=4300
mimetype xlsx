--- v2 (2026-05-05)
+++ v3 (2026-09-21)
@@ -114,54 +114,54 @@
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>15:54</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Прокопчик Николай</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Прокопчик Николай</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Лоханов Евгений</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>