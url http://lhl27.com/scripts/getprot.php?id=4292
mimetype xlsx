--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -135,69 +135,69 @@
   <si>
     <t>Шадрин Сергей</t>
   </si>
   <si>
     <t>28-04</t>
   </si>
   <si>
     <t>Киселев Сергей</t>
   </si>
   <si>
     <t>31-35</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>35-55</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
     <t>39-25</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>40-42</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
+    <t>37-55</t>
+  </si>
+  <si>
+    <t>Скворцов Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...16 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды*»</t>
   </si>
   <si>
     <t>Синицын Сергей</t>
   </si>
   <si>
     <t>5-40</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>8-00</t>
   </si>
@@ -1143,206 +1143,206 @@
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>24</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>6</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>25</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="O11" s="6">
         <v>96</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
       </c>
       <c r="Q11" s="6">
         <v>13</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="O12" s="6">
         <v>2</v>
       </c>
       <c r="P12" s="6">
         <v>2</v>
       </c>
       <c r="Q12" s="6">
         <v>1</v>
       </c>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="O13" s="6">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P13" s="6">
         <v>2</v>
       </c>
       <c r="Q13" s="6">
         <v>33</v>
       </c>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>96</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1665,51 +1665,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O30" s="7">
         <v>11</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>5</v>
@@ -1867,51 +1867,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>23</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>