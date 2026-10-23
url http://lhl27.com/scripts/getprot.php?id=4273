--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -156,72 +156,72 @@
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Сидоров Михаил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
+    <t>Шабаршин Александр</t>
+  </si>
+  <si>
+    <t>Андрейчук Владимир</t>
+  </si>
+  <si>
+    <t>Шаповалов Евгений</t>
+  </si>
+  <si>
+    <t>Шиков Андрей</t>
+  </si>
+  <si>
+    <t>Быцура Юрий</t>
+  </si>
+  <si>
+    <t>Быцура Алексей</t>
+  </si>
+  <si>
+    <t>Рудукан Дмитрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
-  </si>
-[...19 lines deleted...]
-    <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада*»</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>14-20</t>
   </si>
   <si>
     <t>7-24</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>+1</t>
   </si>
@@ -1372,240 +1372,240 @@
       <c r="B17" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">