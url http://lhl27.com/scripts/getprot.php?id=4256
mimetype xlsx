--- v0 (2025-12-09)
+++ v1 (2026-07-27)
@@ -120,57 +120,57 @@
   <si>
     <t>35:45</t>
   </si>
   <si>
     <t>Моисеенко Артем</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Коршунов Ростислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Готальский Дмитрий</t>
+  </si>
+  <si>
+    <t>Дереча Евгений</t>
+  </si>
+  <si>
     <t>Мамин Пётр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Костин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион*»</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>13:15</t>
   </si>
   <si>
     <t>Туезов Анатолий</t>
   </si>