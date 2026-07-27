--- v1 (2026-03-03)
+++ v2 (2026-07-27)
@@ -135,54 +135,54 @@
   <si>
     <t>40-58</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
+    <t>Дереча Евгений</t>
+  </si>
+  <si>
     <t>Мамин Пётр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Костин Александр</t>
   </si>
   <si>
     <t>Макушенко Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока*»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>24:56</t>
   </si>
   <si>
     <t>25-06</t>
   </si>