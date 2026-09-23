--- v1 (2025-12-07)
+++ v2 (2026-09-23)
@@ -177,54 +177,54 @@
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
     <t>Вороненко Александр</t>
   </si>
   <si>
     <t>Застеба Александр</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Шерстнев Роман</t>
   </si>
   <si>
     <t>Есягин Марк</t>
   </si>
   <si>
+    <t>Казимирчук Александр</t>
+  </si>
+  <si>
     <t>Иокша Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Овчинников Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1130,51 +1130,51 @@
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">