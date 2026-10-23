--- v0 (2026-03-05)
+++ v1 (2026-10-23)
@@ -138,54 +138,54 @@
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44:38</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
+    <t>Малыгин Евгений</t>
+  </si>
+  <si>
     <t>Колюбанов Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл*»</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>08:12</t>
   </si>
   <si>
     <t>14:30</t>
   </si>
@@ -982,51 +982,51 @@
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="6">
         <v>57</v>
       </c>
       <c r="L6" s="6">
         <v>37</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="6">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>9</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5"/>
       <c r="B7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
@@ -1241,88 +1241,88 @@
       <c r="B14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>91</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>