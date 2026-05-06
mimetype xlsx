--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -108,57 +108,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>13-08</t>
   </si>
   <si>
     <t>10-51</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>24-44</t>
   </si>
   <si>
     <t>28-29</t>
   </si>
   <si>
+    <t>Насонов Владислав</t>
+  </si>
+  <si>
+    <t>40-07</t>
+  </si>
+  <si>
     <t>Мерецкий Никита</t>
-  </si>
-[...4 lines deleted...]
-    <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Давыденко Игорь</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>