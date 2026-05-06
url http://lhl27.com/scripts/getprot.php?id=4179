--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -129,63 +129,63 @@
   <si>
     <t>13-40</t>
   </si>
   <si>
     <t>Маяков Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Шадрин Сергей</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
     <t>Голик Антон</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
+    <t>Скворцов Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...10 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>7-45</t>
   </si>
   <si>
     <t>5-22</t>
   </si>
@@ -1219,142 +1219,142 @@
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>96</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1834,51 +1834,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>29</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>37</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1969,51 +1969,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>72</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>76</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>