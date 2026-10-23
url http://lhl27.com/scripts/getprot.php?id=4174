--- v1 (2026-03-05)
+++ v2 (2026-10-23)
@@ -144,56 +144,56 @@
   <si>
     <t>23:53</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>27:08</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>43:04</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
+    <t>Малыгин Евгений</t>
+  </si>
+  <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
-    <t>Малыгин Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС 2*»</t>
   </si>
   <si>
     <t>Ткач Вячеслав</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>00:51</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
@@ -201,72 +201,72 @@
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>6:06</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>41:50</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>16:58</t>
   </si>
   <si>
     <t>Савочкин Роман</t>
   </si>
   <si>
     <t>34:46</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
+    <t>43:41</t>
+  </si>
+  <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
-    <t>43:41</t>
-[...1 lines deleted...]
-  <si>
     <t>Копылов Станислав</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Свиридов Илья</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1115,51 +1115,51 @@
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="6">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>1</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>17</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="6"/>
@@ -1250,88 +1250,88 @@
       <c r="B13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>91</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1855,231 +1855,231 @@
         <v>40</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O34" s="7">
         <v>5</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O35" s="7">
         <v>21</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>3</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>