--- v1 (2026-03-04)
+++ v2 (2026-05-04)
@@ -114,54 +114,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Глущенко Максим</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
+    <t>Севостьянов Александр</t>
+  </si>
+  <si>
     <t>Малашенко Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>
   <si>
     <t>1:27</t>
   </si>
   <si>
     <t>6:22</t>
   </si>
   <si>
     <t>9:29</t>
   </si>