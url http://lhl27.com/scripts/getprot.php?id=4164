--- v2 (2026-05-05)
+++ v3 (2026-09-23)
@@ -105,56 +105,56 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>42:28</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Никитюк Андрей</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
+    <t>Кожуховский Сергей</t>
+  </si>
+  <si>
     <t>Кулеш Олег</t>
   </si>
   <si>
-    <t>Кожуховский Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Жук Александр</t>
   </si>
   <si>
     <t>Яковцев Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ресурс*»</t>
   </si>
   <si>
     <t>Большаков Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>33:57</t>
   </si>
   <si>
     <t>6:38</t>
@@ -168,54 +168,54 @@
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>Зиновкин Дмитрий</t>
   </si>
   <si>
     <t>38:43</t>
   </si>
   <si>
     <t>43:05</t>
   </si>
   <si>
     <t>Шевчук Игорь</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Шадрин Сергей</t>
   </si>
   <si>
+    <t>Сафонов Виктор</t>
+  </si>
+  <si>
     <t>Глущенко Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сафонов Виктор</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>
 </sst>
 </file>
 
@@ -1051,78 +1051,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>55</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>55</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>68</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1626,51 +1626,51 @@
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>44</v>
       </c>
       <c r="K32" s="7">
         <v>71</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="O32" s="7">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>25</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="7"/>
@@ -1747,78 +1747,78 @@
       <c r="B36" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">