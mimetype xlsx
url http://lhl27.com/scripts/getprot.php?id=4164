--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -168,54 +168,54 @@
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>Зиновкин Дмитрий</t>
   </si>
   <si>
     <t>38:43</t>
   </si>
   <si>
     <t>43:05</t>
   </si>
   <si>
     <t>Шевчук Игорь</t>
   </si>
   <si>
     <t>Примаков Тимофей</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>Шадрин Сергей</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Глущенко Максим</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Полищук Кирилл</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>
 </sst>
 </file>
 
@@ -1626,51 +1626,51 @@
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>44</v>
       </c>
       <c r="K32" s="7">
         <v>71</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="O32" s="7">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>25</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="7"/>
@@ -1747,78 +1747,78 @@
       <c r="B36" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">