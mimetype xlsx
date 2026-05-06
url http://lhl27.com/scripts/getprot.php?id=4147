--- v1 (2026-03-04)
+++ v2 (2026-05-06)
@@ -114,69 +114,69 @@
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>28:15</t>
   </si>
   <si>
     <t>23:52</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:05</t>
   </si>
   <si>
     <t>37:40</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
+    <t>40:15</t>
+  </si>
+  <si>
     <t>Девятко Артур</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>40:15</t>
-[...1 lines deleted...]
-  <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Жук Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Краснопольский Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Давыдов Марк</t>
   </si>
   <si>
     <t>09:33</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
     <t>Манилов Александр</t>
   </si>
@@ -1031,169 +1031,169 @@
         <v>88</v>
       </c>
       <c r="L7" s="6">
         <v>21</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="6">
         <v>22</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>2</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>17</v>
       </c>
       <c r="L8" s="6">
         <v>7</v>
       </c>
       <c r="M8" s="8">
         <v>22</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1814,51 +1814,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>72</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>79</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>