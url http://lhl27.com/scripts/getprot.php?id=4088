--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -114,54 +114,54 @@
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Баженов Евгений</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Афанасенко Евгений</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>